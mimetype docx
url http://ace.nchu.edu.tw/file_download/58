--- v0 (2026-06-25)
+++ v1 (2026-08-24)
@@ -3,84 +3,78 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00970D6C" w:rsidRDefault="00C22795" w:rsidP="00C22795">
-[...2 lines deleted...]
-        <w:ind w:right="7"/>
+    <w:p w:rsidR="00E21D3B" w:rsidRDefault="00E21D3B" w:rsidP="00E21D3B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:bCs/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:bCs/>
           <w:noProof/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36158DBD" wp14:editId="73EB4F3E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>3089082</wp:posOffset>
+                  <wp:posOffset>3088640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-234563</wp:posOffset>
+                  <wp:posOffset>-103505</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3476847" cy="389613"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3476847" cy="389613"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -150,51 +144,51 @@
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="36158DBD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243.25pt;margin-top:-18.45pt;width:273.75pt;height:30.7pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ANPvNwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZr0P2q6WroUIS0/&#10;0sIBHMdpLBxPsN0m5QJIHGB55gAcgAPtnoOx0+0WeEPkwZrJzHz+5pvx8qKrFdkLYyXojMaDISVC&#10;cyik3mb0w/vNszkl1jFdMAVaZPQgLL1YPX2ybJtUJFCBKoQhCKJt2jYZrZxr0iiyvBI1swNohMZg&#10;CaZmDl2zjQrDWkSvVZQMh9OoBVM0BriwFv9e9UG6CvhlKbh7W5ZWOKIyitxcOE04c39GqyVLt4Y1&#10;leRHGuwfWNRMarz0BHXFHCM7I/+CqiU3YKF0Aw51BGUpuQg9YDfx8I9ubirWiNALimObk0z2/8Hy&#10;N/t3hsgio0k8o0SzGod0f/vl7se3+9ufd9+/ksRr1DY2xdSbBpNd9xw6nHXo1zbXwD9aomFdMb0V&#10;l8ZAWwlWIMfYV0ZnpT2O9SB5+xoKvIrtHASgrjS1FxAlIYiOszqc5iM6Rzj+HI1n0/kYaXKMjeaL&#10;aTwKV7D0obox1r0UUBNvZNTg/AM6219b59mw9CHFX2ZByWIjlQqO2eZrZcie4a5swndE/y1NadJm&#10;dDFJJgFZg68Pa1RLh7usZJ3R+dB/vpylXo0Xugi2Y1L1NjJR+iiPV6TXxnV5h4lesxyKAwploN9Z&#10;fGNoVGA+U9LivmbUftoxIyhRrzSKvYjHY7/gwRlPZgk65jySn0eY5giVUUdJb65deBSer4ZLHEop&#10;g16PTI5ccQ+DjMc34xf93A9Zjy979QsAAP//AwBQSwMEFAAGAAgAAAAhAEI8JEPgAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FuwjAQRfeVegdrkLqpwCkkAdJMUFupVbdQDuDEQxIRj6PYkHD7&#10;mlW7HM3T/+/nu8l04kqDay0jvCwiEMSV1S3XCMefz/kGhPOKteosE8KNHOyKx4dcZdqOvKfrwdci&#10;hLDLFELjfZ9J6aqGjHIL2xOH38kORvlwDrXUgxpDuOnkMopSaVTLoaFRPX00VJ0PF4Nw+h6fk+1Y&#10;fvnjeh+n76pdl/aG+DSb3l5BeJr8Hwx3/aAORXAq7YW1Ex1CvEmTgCLMV+kWxJ2IVnGYVyIs4wRk&#10;kcv/G4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcA0+83AgAAIQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEI8JEPgAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:243.2pt;margin-top:-8.15pt;width:273.75pt;height:30.7pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ANPvNwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZr0P2q6WroUIS0/&#10;0sIBHMdpLBxPsN0m5QJIHGB55gAcgAPtnoOx0+0WeEPkwZrJzHz+5pvx8qKrFdkLYyXojMaDISVC&#10;cyik3mb0w/vNszkl1jFdMAVaZPQgLL1YPX2ybJtUJFCBKoQhCKJt2jYZrZxr0iiyvBI1swNohMZg&#10;CaZmDl2zjQrDWkSvVZQMh9OoBVM0BriwFv9e9UG6CvhlKbh7W5ZWOKIyitxcOE04c39GqyVLt4Y1&#10;leRHGuwfWNRMarz0BHXFHCM7I/+CqiU3YKF0Aw51BGUpuQg9YDfx8I9ubirWiNALimObk0z2/8Hy&#10;N/t3hsgio0k8o0SzGod0f/vl7se3+9ufd9+/ksRr1DY2xdSbBpNd9xw6nHXo1zbXwD9aomFdMb0V&#10;l8ZAWwlWIMfYV0ZnpT2O9SB5+xoKvIrtHASgrjS1FxAlIYiOszqc5iM6Rzj+HI1n0/kYaXKMjeaL&#10;aTwKV7D0obox1r0UUBNvZNTg/AM6219b59mw9CHFX2ZByWIjlQqO2eZrZcie4a5swndE/y1NadJm&#10;dDFJJgFZg68Pa1RLh7usZJ3R+dB/vpylXo0Xugi2Y1L1NjJR+iiPV6TXxnV5h4lesxyKAwploN9Z&#10;fGNoVGA+U9LivmbUftoxIyhRrzSKvYjHY7/gwRlPZgk65jySn0eY5giVUUdJb65deBSer4ZLHEop&#10;g16PTI5ccQ+DjMc34xf93A9Zjy979QsAAP//AwBQSwMEFAAGAAgAAAAhAHg4/XXfAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj9FOg0AQRd9N/IfNmPhi2gWhtEWWRk00vrb2AwZ2CkR2lrDbQv/e&#10;7ZM+Tu7JvWeK3Wx6caHRdZYVxMsIBHFtdceNguP3x2IDwnlkjb1lUnAlB7vy/q7AXNuJ93Q5+EaE&#10;EnY5Kmi9H3IpXd2SQbe0A3HITnY06MM5NlKPOIVy08vnKMqkwY7DQosDvbdU/xzORsHpa3pabafq&#10;0x/X+zR7w25d2atSjw/z6wsIT7P/g+GmH9ShDE6VPbN2oleQbrI0oAoWcZaAuBFRkmxBVCFbxSDL&#10;Qv7/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANwDT7zcCAAAhBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeDj9dd8AAAALAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00C22795" w:rsidRDefault="00C22795" w:rsidP="00C22795">
                       <w:pPr>
                         <w:pStyle w:val="a4"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DE481C">
                         <w:t xml:space="preserve">   </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00DE481C">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>校內編號：____________(本欄由計畫業務組填寫)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="001F7CFE" w:rsidRPr="00C36F0A" w:rsidRDefault="001F7CFE" w:rsidP="001F7CFE">
                       <w:pPr>
                         <w:pStyle w:val="a4"/>
@@ -217,161 +211,174 @@
                         </w:rPr>
                         <w:t>Number(</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
                       <w:r w:rsidRPr="00C36F0A">
                         <w:rPr>
                           <w:sz w:val="16"/>
                         </w:rPr>
                         <w:t>This column is filled in by DPA)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="001F7CFE" w:rsidRPr="001F7CFE" w:rsidRDefault="001F7CFE" w:rsidP="00C22795">
                       <w:pPr>
                         <w:pStyle w:val="a4"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C16CFF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+    </w:p>
+    <w:p w:rsidR="00970D6C" w:rsidRPr="005E7B0F" w:rsidRDefault="00C16CFF" w:rsidP="00E21D3B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:bCs/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E7B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:sz w:val="32"/>
         </w:rPr>
         <w:t>國立中興大學</w:t>
       </w:r>
-      <w:r w:rsidR="00AC6E84" w:rsidRPr="00AC6E84">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00AC6E84" w:rsidRPr="005E7B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>循環經濟研究學院</w:t>
       </w:r>
-      <w:r w:rsidR="00970D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00970D6C" w:rsidRPr="005E7B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>建教合作</w:t>
       </w:r>
-      <w:r w:rsidR="00970D6C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="00970D6C" w:rsidRPr="005E7B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:bCs/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="32"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>計畫申請處理表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970D6C" w:rsidRPr="00970D6C" w:rsidRDefault="00970D6C" w:rsidP="00970D6C">
+    <w:p w:rsidR="00970D6C" w:rsidRPr="00970D6C" w:rsidRDefault="00970D6C" w:rsidP="00E21D3B">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">National Chung </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00970D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Hsing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00970D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Academy of Circular Economy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970D6C" w:rsidRPr="00970D6C" w:rsidRDefault="00970D6C" w:rsidP="00C22795">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:line="359" w:lineRule="exact"/>
+    <w:p w:rsidR="00970D6C" w:rsidRPr="00970D6C" w:rsidRDefault="00970D6C" w:rsidP="00E21D3B">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="240" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="7"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Industry-Academia Collaboration Project Information Form</w:t>
+        <w:t xml:space="preserve"> Industry-Academia Collaboration P</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00970D6C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>roject Information Form</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C16CFF" w:rsidRPr="00970D6C" w:rsidRDefault="00C16CFF" w:rsidP="00C16CFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10351"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="100"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00970D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00FE03AF">
         <w:rPr>
@@ -386,68 +393,68 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FE03AF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>03</w:t>
       </w:r>
       <w:r w:rsidRPr="00970D6C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>修訂</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk225863360"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225863360"/>
       <w:r w:rsidR="00C42075">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00C42075">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>evised</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00F51D2A" w:rsidRPr="00C36F0A" w:rsidRDefault="00F51D2A" w:rsidP="00F51D2A">
       <w:pPr>
         <w:pStyle w:val="ae"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3252"/>
           <w:tab w:val="left" w:pos="5035"/>
           <w:tab w:val="left" w:pos="5352"/>
           <w:tab w:val="left" w:pos="7032"/>
           <w:tab w:val="left" w:pos="7240"/>
           <w:tab w:val="left" w:pos="9655"/>
         </w:tabs>
         <w:ind w:left="443" w:right="125" w:hanging="443"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36F0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-1"/>
@@ -6111,468 +6118,519 @@
         </w:rPr>
         <w:t>(M)</w:t>
       </w:r>
       <w:r w:rsidRPr="004F59DE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="004F59DE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="004F59DE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>(D)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4946" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2068"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2069"/>
+        <w:gridCol w:w="1743"/>
+        <w:gridCol w:w="1743"/>
+        <w:gridCol w:w="1743"/>
+        <w:gridCol w:w="1743"/>
+        <w:gridCol w:w="1742"/>
+        <w:gridCol w:w="1742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidTr="000305D6">
+      <w:tr w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidTr="006542EE">
         <w:trPr>
           <w:trHeight w:val="271"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>系所</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>一級學院</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>First-level College (Center)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>產學</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>研</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>鏈結中心</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Academia-Industry Collaboration Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>研發處</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>計畫業務組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>R&amp;D</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Division of Project Affairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>主計室</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Accounting Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="006542EE" w:rsidRPr="00192684" w:rsidRDefault="006542EE" w:rsidP="006542EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192684">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>機關首長</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="006542EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00192684">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Head of Agency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidTr="000305D6">
+      <w:tr w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidTr="006542EE">
         <w:trPr>
           <w:trHeight w:val="1317"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>經中心媒合計畫，確認管理費比例及分配同意書</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Confirm the management fee ratio and distribution agreement through the center’s matching plan</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>計畫無鏈結</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>中心媒合則免會辦</w:t>
             </w:r>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>If there is no link center matchmaking plan, the meeting will be exempted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>確認管理費編列</w:t>
             </w:r>
             <w:r w:rsidRPr="004F59DE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Confirm the allocation of management fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="000305D6">
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidR="006542EE" w:rsidRPr="004F59DE" w:rsidRDefault="006542EE" w:rsidP="000305D6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FF568A" w:rsidRPr="004F59DE" w:rsidRDefault="00FF568A" w:rsidP="00FF568A">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="1101" w:hangingChars="500" w:hanging="1101"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F59DE">
@@ -9256,60 +9314,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC6E84">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>院</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4571">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>本校研究發展處及</w:t>
-[...8 lines deleted...]
-        <w:t>計畫主持人各收執一份。</w:t>
+        <w:t>本校研究發展處及計畫主持人各收執一份。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F508E" w:rsidRPr="00B81F2E" w:rsidRDefault="001F508E" w:rsidP="001F508E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="119" w:left="1275" w:rightChars="125" w:right="300" w:hangingChars="412" w:hanging="989"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81F2E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>VII.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81F2E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
@@ -9587,58 +9636,58 @@
     <w:p w:rsidR="00F91E73" w:rsidRPr="001F508E" w:rsidRDefault="00F91E73" w:rsidP="00DD23C1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F91E73" w:rsidRPr="001F508E" w:rsidSect="00C16CFF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0004279C" w:rsidRDefault="0004279C" w:rsidP="00667422">
+    <w:p w:rsidR="001673E3" w:rsidRDefault="001673E3" w:rsidP="00667422">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0004279C" w:rsidRDefault="0004279C" w:rsidP="00667422">
+    <w:p w:rsidR="001673E3" w:rsidRDefault="001673E3" w:rsidP="00667422">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -9670,58 +9719,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0004279C" w:rsidRDefault="0004279C" w:rsidP="00667422">
+    <w:p w:rsidR="001673E3" w:rsidRDefault="001673E3" w:rsidP="00667422">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0004279C" w:rsidRDefault="0004279C" w:rsidP="00667422">
+    <w:p w:rsidR="001673E3" w:rsidRDefault="001673E3" w:rsidP="00667422">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D116D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FAE4D38"/>
     <w:lvl w:ilvl="0" w:tplc="66BA715C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -10822,50 +10871,51 @@
     <w:rsidRoot w:val="00954DC8"/>
     <w:rsid w:val="00016155"/>
     <w:rsid w:val="000205CE"/>
     <w:rsid w:val="0004279C"/>
     <w:rsid w:val="00045D5F"/>
     <w:rsid w:val="00056EEF"/>
     <w:rsid w:val="00076387"/>
     <w:rsid w:val="00082A02"/>
     <w:rsid w:val="000A1E90"/>
     <w:rsid w:val="000A7620"/>
     <w:rsid w:val="000C0F05"/>
     <w:rsid w:val="000C2C4E"/>
     <w:rsid w:val="000C3478"/>
     <w:rsid w:val="000C564A"/>
     <w:rsid w:val="000D3823"/>
     <w:rsid w:val="000D4501"/>
     <w:rsid w:val="000E1CFB"/>
     <w:rsid w:val="000F37E1"/>
     <w:rsid w:val="00105A79"/>
     <w:rsid w:val="00114C46"/>
     <w:rsid w:val="00115C65"/>
     <w:rsid w:val="00120EAA"/>
     <w:rsid w:val="00127448"/>
     <w:rsid w:val="00131CBE"/>
     <w:rsid w:val="00136075"/>
+    <w:rsid w:val="001673E3"/>
     <w:rsid w:val="0017075C"/>
     <w:rsid w:val="001803DF"/>
     <w:rsid w:val="00185DA6"/>
     <w:rsid w:val="001978E9"/>
     <w:rsid w:val="001A03A6"/>
     <w:rsid w:val="001A5AC8"/>
     <w:rsid w:val="001B548C"/>
     <w:rsid w:val="001C42BB"/>
     <w:rsid w:val="001D2EC7"/>
     <w:rsid w:val="001F0ED4"/>
     <w:rsid w:val="001F508E"/>
     <w:rsid w:val="001F7CFE"/>
     <w:rsid w:val="00204C9D"/>
     <w:rsid w:val="00206D12"/>
     <w:rsid w:val="00212298"/>
     <w:rsid w:val="00230ED8"/>
     <w:rsid w:val="0023461C"/>
     <w:rsid w:val="00260403"/>
     <w:rsid w:val="00260E2A"/>
     <w:rsid w:val="0027463C"/>
     <w:rsid w:val="00292626"/>
     <w:rsid w:val="00297D30"/>
     <w:rsid w:val="002B2770"/>
     <w:rsid w:val="002B7FE9"/>
     <w:rsid w:val="002D74E9"/>
@@ -10906,56 +10956,58 @@
     <w:rsid w:val="00476685"/>
     <w:rsid w:val="004774D4"/>
     <w:rsid w:val="004941B7"/>
     <w:rsid w:val="004A1324"/>
     <w:rsid w:val="004A3A7C"/>
     <w:rsid w:val="004C25D7"/>
     <w:rsid w:val="004E194D"/>
     <w:rsid w:val="004F012A"/>
     <w:rsid w:val="004F2042"/>
     <w:rsid w:val="00500F21"/>
     <w:rsid w:val="00502DB0"/>
     <w:rsid w:val="005031C0"/>
     <w:rsid w:val="00520996"/>
     <w:rsid w:val="0052583D"/>
     <w:rsid w:val="00532BB3"/>
     <w:rsid w:val="005450AD"/>
     <w:rsid w:val="00581796"/>
     <w:rsid w:val="00583842"/>
     <w:rsid w:val="00597679"/>
     <w:rsid w:val="00597FAC"/>
     <w:rsid w:val="005B2BD2"/>
     <w:rsid w:val="005B7D13"/>
     <w:rsid w:val="005C0080"/>
     <w:rsid w:val="005C2EF2"/>
     <w:rsid w:val="005D28A7"/>
+    <w:rsid w:val="005E7B0F"/>
     <w:rsid w:val="006151FA"/>
     <w:rsid w:val="00624062"/>
     <w:rsid w:val="00626561"/>
     <w:rsid w:val="006319D3"/>
     <w:rsid w:val="00640352"/>
     <w:rsid w:val="006409E1"/>
+    <w:rsid w:val="006542EE"/>
     <w:rsid w:val="00667422"/>
     <w:rsid w:val="0067558F"/>
     <w:rsid w:val="006770EE"/>
     <w:rsid w:val="006808CA"/>
     <w:rsid w:val="00697C9F"/>
     <w:rsid w:val="006A52F2"/>
     <w:rsid w:val="006B3993"/>
     <w:rsid w:val="006D1E3A"/>
     <w:rsid w:val="006D5E83"/>
     <w:rsid w:val="006E060F"/>
     <w:rsid w:val="006F1345"/>
     <w:rsid w:val="00706829"/>
     <w:rsid w:val="00712344"/>
     <w:rsid w:val="00717D63"/>
     <w:rsid w:val="00725A9F"/>
     <w:rsid w:val="00733461"/>
     <w:rsid w:val="00743B91"/>
     <w:rsid w:val="00745721"/>
     <w:rsid w:val="00747558"/>
     <w:rsid w:val="00747D13"/>
     <w:rsid w:val="007574E8"/>
     <w:rsid w:val="007A6EED"/>
     <w:rsid w:val="007C5FD0"/>
     <w:rsid w:val="007E609B"/>
     <w:rsid w:val="008363A6"/>
@@ -11053,50 +11105,51 @@
     <w:rsid w:val="00CE75AA"/>
     <w:rsid w:val="00CF2742"/>
     <w:rsid w:val="00CF3228"/>
     <w:rsid w:val="00D010DF"/>
     <w:rsid w:val="00D05ED6"/>
     <w:rsid w:val="00D1753F"/>
     <w:rsid w:val="00D402BC"/>
     <w:rsid w:val="00D426FD"/>
     <w:rsid w:val="00D43BB3"/>
     <w:rsid w:val="00D45375"/>
     <w:rsid w:val="00D6302B"/>
     <w:rsid w:val="00D64709"/>
     <w:rsid w:val="00D72A5C"/>
     <w:rsid w:val="00D74D73"/>
     <w:rsid w:val="00D760DD"/>
     <w:rsid w:val="00D761E3"/>
     <w:rsid w:val="00D84E0B"/>
     <w:rsid w:val="00DA49E1"/>
     <w:rsid w:val="00DA7FD4"/>
     <w:rsid w:val="00DB3C58"/>
     <w:rsid w:val="00DB45F7"/>
     <w:rsid w:val="00DD23C1"/>
     <w:rsid w:val="00DE7C10"/>
     <w:rsid w:val="00DF44B5"/>
     <w:rsid w:val="00E02046"/>
+    <w:rsid w:val="00E21D3B"/>
     <w:rsid w:val="00E529FB"/>
     <w:rsid w:val="00E7014B"/>
     <w:rsid w:val="00E833CB"/>
     <w:rsid w:val="00EB2AE4"/>
     <w:rsid w:val="00EB5E81"/>
     <w:rsid w:val="00EB72FE"/>
     <w:rsid w:val="00EC0283"/>
     <w:rsid w:val="00EF6F55"/>
     <w:rsid w:val="00F0475F"/>
     <w:rsid w:val="00F06968"/>
     <w:rsid w:val="00F21BD3"/>
     <w:rsid w:val="00F2746E"/>
     <w:rsid w:val="00F37706"/>
     <w:rsid w:val="00F5040B"/>
     <w:rsid w:val="00F51D2A"/>
     <w:rsid w:val="00F5460D"/>
     <w:rsid w:val="00F81E57"/>
     <w:rsid w:val="00F8347B"/>
     <w:rsid w:val="00F86C32"/>
     <w:rsid w:val="00F91E73"/>
     <w:rsid w:val="00FA63B5"/>
     <w:rsid w:val="00FB7D02"/>
     <w:rsid w:val="00FC3287"/>
     <w:rsid w:val="00FC5126"/>
     <w:rsid w:val="00FD29DF"/>
@@ -11106,50 +11159,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="74CE3052"/>
   <w15:docId w15:val="{A5F2E7AA-0320-4E9E-A46D-5C7169DF06D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12077,64 +12131,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82930817-3BE9-4FDC-A90C-BF21ACFD6B84}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F616B53-B123-49D5-B667-AE7A3D0C1CEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1992</Words>
-  <Characters>11360</Characters>
+  <Words>1996</Words>
+  <Characters>11378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>nsc-dm</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13326</CharactersWithSpaces>
+  <CharactersWithSpaces>13348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>專題研究計畫執行同意書</dc:title>
   <dc:creator>mhuchen_陳美華</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>